--- v0 (2026-09-24)
+++ v1 (2026-09-27)
@@ -58,63 +58,63 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>168934</t>
   </si>
   <si>
     <t>Амортизатор для гладильной доски фанера Muller</t>
   </si>
   <si>
     <t>236686</t>
   </si>
   <si>
     <t>Врезной выталкиватель PushOpen Magnit Strong, антрацит, Muller</t>
   </si>
   <si>
     <t>Push to open</t>
   </si>
   <si>
     <t>168928</t>
   </si>
   <si>
-    <t>Встраиваемая гладильная доска левая металлическая сетка 1200*380 мм Muller</t>
+    <t>Встраиваемая гладильная доска левая металлическая сетка 1200*380 мм Muller</t>
   </si>
   <si>
     <t>168929</t>
   </si>
   <si>
     <t>Встраиваемая гладильная доска левая фанера 1100*300 мм Muller</t>
   </si>
   <si>
     <t>168930</t>
   </si>
   <si>
-    <t>Встраиваемая гладильная доска правая металлическая сетка 1200*380 мм Muller</t>
+    <t>Встраиваемая гладильная доска правая металлическая сетка 1200*380 мм Muller</t>
   </si>
   <si>
     <t>168931</t>
   </si>
   <si>
     <t>Встраиваемая гладильная доска правая фанера 1100*300 мм Muller</t>
   </si>
   <si>
     <t>197683</t>
   </si>
   <si>
     <t>Встроенная гладильная доска левая металическая сетка 1200*380 мм с аксессуарами Muller</t>
   </si>
   <si>
     <t>197688</t>
   </si>
   <si>
     <t>Встроенная гладильная доска левая фанера 1100*300 мм з аксессуарами Muller</t>
   </si>
   <si>
     <t>197685</t>
   </si>
   <si>
     <t>Встроенная гладильная доска правая металическая сетка 1200*380 мм с аксессуарами Muller</t>
   </si>
@@ -469,51 +469,51 @@
   <si>
     <t>Комплект Muller Box profi line L=270 Н=178 антрацит</t>
   </si>
   <si>
     <t>73591</t>
   </si>
   <si>
     <t>Комплект Muller Box profi line L=300 Н=95 антрацит</t>
   </si>
   <si>
     <t>73601</t>
   </si>
   <si>
     <t>Комплект Muller Box profi line L=450 Н=95 антрацит</t>
   </si>
   <si>
     <t>73606</t>
   </si>
   <si>
     <t>Комплект Muller Box profi line L=550 Н=95 антрацит</t>
   </si>
   <si>
     <t>194460</t>
   </si>
   <si>
-    <t>Компплект для внутреннего ящика  Muller Box profi line 3D L=400 Н=127 антрацит</t>
+    <t>Компплект для внутреннего ящика Muller Box profi line 3D L=400 Н=127 антрацит</t>
   </si>
   <si>
     <t>185339</t>
   </si>
   <si>
     <t>Крепление лицевой панели внутренней шухляды H=95 Muller Box profi line 3D антрацит</t>
   </si>
   <si>
     <t>117901</t>
   </si>
   <si>
     <t>Крепления релинга и задней стенки для ящика Muller Box profi line антрацит</t>
   </si>
   <si>
     <t>229429</t>
   </si>
   <si>
     <t>Магнитный врезной замок PushOpen Magnit, антрацитовый, Muller</t>
   </si>
   <si>
     <t>208165</t>
   </si>
   <si>
     <t>Механизм PushOpen Magnit mini антрацит Muller +крепление+заглушка NEW</t>
   </si>