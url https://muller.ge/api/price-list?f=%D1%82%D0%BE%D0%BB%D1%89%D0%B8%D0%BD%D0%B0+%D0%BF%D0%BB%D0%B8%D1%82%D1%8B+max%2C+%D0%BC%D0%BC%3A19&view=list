--- v0 (2026-09-24)
+++ v1 (2026-09-27)
@@ -100,57 +100,57 @@
   <si>
     <t>Замок врезной с длинной задвижкой Muller CL 22mm</t>
   </si>
   <si>
     <t>99366</t>
   </si>
   <si>
     <t>Замок врезной с зацепом Muller CN 20mm</t>
   </si>
   <si>
     <t>99350</t>
   </si>
   <si>
     <t>Замок для дверей-жалюзи Muller CL 22mm</t>
   </si>
   <si>
     <t>99365</t>
   </si>
   <si>
     <t>Замок нажимной для раздвижных дверей ДСП Muller СN 22mm</t>
   </si>
   <si>
     <t>28315</t>
   </si>
   <si>
-    <t>Замок центральный фронтальный Muller CN 22mm + планка  600мм (3 стоп.эл.)</t>
+    <t>Замок центральный фронтальный Muller CN 22mm + планка 600мм (3 стоп.эл.)</t>
   </si>
   <si>
     <t>28316</t>
   </si>
   <si>
-    <t>Замок центральный фронтальный Muller CN 22mm + планка  800мм (4 стоп.эл.)</t>
+    <t>Замок центральный фронтальный Muller CN 22mm + планка 800мм (4 стоп.эл.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>