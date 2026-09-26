--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -25,207 +25,207 @@
   <sheets>
     <sheet sheetId="1" name="Muller" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="94">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Цена GEL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
+    <t>153087</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-On 105 внутренняя с доводчиком и монтажной планкой</t>
+  </si>
+  <si>
+    <t>Петли мебельные</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Под заказ</t>
+  </si>
+  <si>
+    <t>153088</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-on 105 внутренняя с доводчиком и монтажной планкой с 3D регулировкой</t>
+  </si>
+  <si>
+    <t>153089</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-on 105 внутренняя с доводчиком и монтажной планкой с евровинтами</t>
+  </si>
+  <si>
+    <t>153083</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-On 105 накладная с доводчиком и монтажной планкой</t>
+  </si>
+  <si>
+    <t>153078</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-On 105 накладная с доводчикомм и монтажной планкой с 3D регулировкой Muller</t>
+  </si>
+  <si>
+    <t>153086</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-On 105 полунакладная с доводчиком и монтажной планкой</t>
+  </si>
+  <si>
+    <t>153085</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-on 105 полунакладная с доводчиком и монтажной планкой с 3D регулировкой</t>
+  </si>
+  <si>
+    <t>153084</t>
+  </si>
+  <si>
+    <t>Комплект: Петля Clip-on 105 полунакладная с доводчиком и монтажной планкой с евровинтами</t>
+  </si>
+  <si>
+    <t>97745</t>
+  </si>
+  <si>
+    <t>Петля Clip-On P2O, 110°, внутренняя, никель, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>228283</t>
+  </si>
+  <si>
+    <t>Петля Clip-On P2O, 110°, внутренняя, никель, Muller Profi Line 2.0</t>
+  </si>
+  <si>
+    <t>97744</t>
+  </si>
+  <si>
+    <t>Петля Clip-On P2O, 110°, накладная, никель, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>228282</t>
+  </si>
+  <si>
+    <t>Петля Clip-On P2O, 110°, накладная, никель, Muller Profi Line 2.0</t>
+  </si>
+  <si>
+    <t>45001</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, -30°, угловая, с доводчиком, никель, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>45000</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, -45°, угловая, с доводчиком, никель, 3D Muller Profi Line</t>
+  </si>
+  <si>
+    <t>125160</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, внутренняя, без пружины, никель, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>23915</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, внутренняя, с доводчиком, никель, 3D Muller Profi Line</t>
+  </si>
+  <si>
+    <t>132348</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, внутренняя, с доводчиком, никель, Muller</t>
+  </si>
+  <si>
     <t>291316</t>
   </si>
   <si>
-    <t>Завіса Clip-On, 105°, внутрішня, без пружини, чорний матовий, 3D, Muller Profi Line</t>
-[...8 lines deleted...]
-    <t>Под заказ</t>
+    <t>Петля Clip-On, 105°, внутренняя, с пружиной, чёрный матовый, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>23916</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, накладная с пружиной, никель, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>132346</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, накладная, с доводчиком, никель, Muller</t>
   </si>
   <si>
     <t>291315</t>
   </si>
   <si>
-    <t>Завіса Clip-On, 105°, накладна, без пружини, чорний матовий, 3D, Muller Profi Line</t>
-[...83 lines deleted...]
-    <t>Петля Clip-On, -45°, угловая, с доводчиком, никель, 3D Muller Profi Line</t>
+    <t>Петля Clip-On, 105°, накладная, с пружиной, чёрный матовый, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>125157</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, накладная,без пружины, никель, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>125158</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, полунакладная, без пружины, никель, 3D, Muller Profi Line</t>
+  </si>
+  <si>
+    <t>23914</t>
+  </si>
+  <si>
+    <t>Петля Clip-On, 105°, полунакладная, с доводчиком, никель, 3D Muller Profi Line</t>
   </si>
   <si>
     <t>132347</t>
   </si>
   <si>
-    <t>Петля Clip-On, 105°,  полунакладная, с доводчиком, никель, Muller</t>
-[...47 lines deleted...]
-    <t>Петля Clip-On, 105°, полунакладная, с доводчиком, никель, 3D Muller Profi Line</t>
+    <t>Петля Clip-On, 105°, полунакладная, с доводчиком, никель, Muller</t>
   </si>
   <si>
     <t>97742</t>
   </si>
   <si>
     <t>Петля Clip-On, 110°, полунакладная, с пружиной, с усиленной лапкой, никель, Muller Profi Line</t>
   </si>
   <si>
     <t>29717</t>
   </si>
   <si>
     <t>Петля Clip-On, 165°, трансформер, с доводчиком, никель, 3D Muller Profi Line</t>
   </si>
   <si>
     <t>12700</t>
   </si>
   <si>
     <t>Петля Clip-On, 30°, угловая, с доводчиком, никель, 3D, Muller Profi Line</t>
   </si>
   <si>
     <t>12699</t>
   </si>
   <si>
     <t>Петля Clip-On, 45°, угловая, с доводчиком, никель, 3D Muller Profi Line</t>
   </si>
@@ -271,51 +271,51 @@
   <si>
     <t>Петля Slide-On, 110°, внутренняя, с пружиной, с усиленной лапкой, Muller</t>
   </si>
   <si>
     <t>96053</t>
   </si>
   <si>
     <t>Петля Slide-On, 110°, накладная, с пружиной, с усиленной лапкой, никель, Muller</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>Петля Slide-On, 110°, полунакладная, без пружины, с усиленной лапкой, никель, Muller</t>
   </si>
   <si>
     <t>96054</t>
   </si>
   <si>
     <t>Петля Slide-On, 110°, полунакладная, с пружиной, с усиленной лапкой, никель, Muller</t>
   </si>
   <si>
     <t>96050</t>
   </si>
   <si>
-    <t>Петля Slide-On, 135°, бифолт,  никель, Muller</t>
+    <t>Петля Slide-On, 135°, бифолт, никель, Muller</t>
   </si>
   <si>
     <t>97756</t>
   </si>
   <si>
     <t>Петля Slide-On, 165°, трансформер, с пружиной, никель, Muller</t>
   </si>
   <si>
     <t>96052</t>
   </si>
   <si>
     <t>Петля Slide-On, 30°, угловая, с пружиной, никель, Muller</t>
   </si>
   <si>
     <t>96051</t>
   </si>
   <si>
     <t>Петля Slide-On, 45°, угловая, с пружиной, никель, Muller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
@@ -928,205 +928,205 @@
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
-      <c r="D15" t="s">
-        <v>8</v>
+      <c r="D15">
+        <v>11.6</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
-      <c r="D17">
-        <v>11.6</v>
+      <c r="D17" t="s">
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
-      <c r="D20" t="s">
-        <v>8</v>
+      <c r="D20">
+        <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
-      <c r="D22">
-        <v>4</v>
+      <c r="D22" t="s">
+        <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
-      <c r="D23" t="s">
-        <v>8</v>
+      <c r="D23">
+        <v>3.9</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
-      <c r="D24">
-        <v>3.9</v>
+      <c r="D24" t="s">
+        <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>56</v>