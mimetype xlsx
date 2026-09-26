--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -28,63 +28,63 @@
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="14">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Цена GEL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>172038</t>
   </si>
   <si>
-    <t>Карго Iris 200мм графит универсальное 2 полки с доводчиком Muller</t>
+    <t>Карго Iris 200мм графит универсальное 2 полки с доводчиком Muller</t>
   </si>
   <si>
     <t>Карго для кухни</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>172039</t>
   </si>
   <si>
-    <t>Карго Iris 300мм графит универсальное 2 полки с доводчиком Muller</t>
+    <t>Карго Iris 300мм графит универсальное 2 полки с доводчиком Muller</t>
   </si>
   <si>
     <t>190209</t>
   </si>
   <si>
     <t>Шкант деревянный Бук 8х35 Muller</t>
   </si>
   <si>
     <t>Шканты и ламели</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">