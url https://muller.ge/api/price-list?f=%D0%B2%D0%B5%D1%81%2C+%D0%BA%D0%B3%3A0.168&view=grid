--- v0 (2026-09-25)
+++ v1 (2026-09-27)
@@ -28,51 +28,51 @@
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Цена GEL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>28316</t>
   </si>
   <si>
-    <t>Замок центральный фронтальный Muller CN 22mm + планка  800мм (4 стоп.эл.)</t>
+    <t>Замок центральный фронтальный Muller CN 22mm + планка 800мм (4 стоп.эл.)</t>
   </si>
   <si>
     <t>Мебельные замки</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">